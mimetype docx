--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -1,14271 +1,41492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="46AF672F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000" w:rsidP="0092638D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>FORMATO INSTITUCIONAL</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="4930855" cy="1462854"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="5" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr/>
+                        <pic:nvPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId12"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4930855" cy="1462854"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="_x0000_i4" o:spid="_x0000_s4" type="#_x0000_t75" style="width:388.26pt;height:115.19pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;">
+                <v:imagedata r:id="rId12" o:title=""/>
+                <o:lock v:ext="edit" rotation="t"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:br/>
-        <w:t>INFORME DE VISITA TÉCNICA A EMPRESAS</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
-        <w:br/>
-        <w:t>(Prácticas Preprofesionales, Pasantías y Formación Dual)</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52163F47" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1. Datos generales de la visita</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMBRE DE LA CARRERA (borre y reemplace por el nombre completo de su carrera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORME TÉCNICO DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMACIÓN PRÁCTICA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EN EL ENTORNO LABORAL REAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCER PERIODO “A”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APELLIDOS Y NOMBRES DEL ESTUDIANTE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.I: 1500000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TUTOR ACADÉMICO:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APELLIDOS Y NOMBRES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSTITUCIÓN O EMPRESA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 IS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+          <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORME DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMACIÓN PRÁCTICA EN EL ENTORNO LABORAL REAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="837"/>
+        <w:tblW w:w="9370" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4316"/>
-        <w:gridCol w:w="4314"/>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1861"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D216D" w14:paraId="58BC0E28" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="d0cece"/>
+            <w:tcBorders/>
+            <w:tcW w:w="9370" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3A867264" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Instituto / Conservatorio Superior</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATOS DEL INSTITUTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nominación:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="52DF39DF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4177EED2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Código IES</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituto Superior  Tecnológico Tena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3111C369" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4FD5FCAC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Carrera / Programa</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convenio No.:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4B2F78" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PP-ITST-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="3DCC391C" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="700E0072" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Coordinación Zonal</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirección:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="643419BC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5EB7ABA8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Tipo de visita (PPP / Pasantía / Dual)</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Km 1 ½ vía Tena - Archidona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4741269F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4C120EDF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Fecha y lugar de la visita</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD152FB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="005D216D" w14:paraId="586C07DA" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA24C70" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Nombre de la empresa</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cantón:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="505B44D2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="43760EB0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Razón social</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="231E3D45" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4C0FF020" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>RUC</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provincia:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7BE068" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="6C6B49B9" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="08996659" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Representante legal</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo Institucional:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF81C86" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">docente@itstena.edu.ec</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="44B251C7" w14:textId="77777777" w:rsidTr="0092638D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF82096" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Correo electrónico</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teléfono:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4C07075D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">062515698</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="4251FB05" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="07F814B7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Teléfono</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del tutor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="533F66A7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5E17CD4D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Dirección</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Martha Duarte; Mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="522BDEAF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="476EE0E2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Tipo de tutor</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="03B60C7B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Datos</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha de entrega del Informe (d/m/a):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7A097E02" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Contacto</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-          <w:p w14:paraId="3A770C49" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
             <w:r>
-              <w:t>Tutor Académico</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="041F1A00" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0E6529F2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Cargo</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número de horas realizadas:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1861" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5A06D3EC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="838"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="d0cece"/>
+            <w:tcBorders/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="52FCE89D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATOS DEL ESTUDIANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="655AFC8E" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="563A42A4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Correo electrónico</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apellidos y Nombres:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="141B67A5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6E97C94C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Teléfono</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orellana Orellana Jorge Leopoldo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="50125029" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="6B6B6884" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>N°</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.I.:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="12957017" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Aspecto verificado</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1234567890</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo Electrónico:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="09F9D7A2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Sí / No</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estudiante@est.itstena.edu.ec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="50D21AF2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Observaciones</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Período:</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="40D355A1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
             <w:r>
-              <w:t>1</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0688C574" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Inducción a estudiantes sobre horarios, políticas y protocolos</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Segundo_A_Matutina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrera:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="480B9CF3" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6B588287" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administración</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3D946C8E" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Reglamento de Seguridad y Salud Ocupacional aprobado por el MDT</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paralelo:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="021552A4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="071002E5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="300B2E05" w14:textId="77777777" w:rsidTr="0092638D">
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="839"/>
+        <w:tblW w:w="9407" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="339"/>
+      </w:tblGrid>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="516"/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="d0cece"/>
+            <w:tcBorders/>
+            <w:tcW w:w="9407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="537F3086" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATOS DE LA EMPRESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institución/Empresa:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="517566DD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Inducción sobre uso de herramientas, máquinas y equipos</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ministerio de Inclusión Económica y Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="928" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF80B99" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="37F13907" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>4</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pública:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2598C3" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Inducción general sobre actividades a realizar</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1241" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="096234CE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="41CF25CA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>5</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privada:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="42E9A102" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Actividades acordes al perfil de egreso</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirección:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="17D28F6A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="02666EE4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>6</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calle 123-ABC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB8E0D1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Provisión de herramientas e insumos</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teléfono:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0595906B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="55D1FEDC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">062845231</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="0650C157" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="516"/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="34C27F6F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>7</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cantón:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="249F9CEB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Supervisión por tutor empresarial</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arosemena Tola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1A53A3D0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6315E8EA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>8</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provincia:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5A954FB1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Las prácticas no generan dependencia laboral</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del tutor:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1F2EB7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="331C05EC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>9</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ing. José Patricio Pérez Toledo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="551C02E1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Prácticas realizadas internamente</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA74AE8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="62F15F99" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analista de Sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D216D" w14:paraId="286EF83E" w14:textId="77777777" w:rsidTr="0092638D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="516"/>
+          <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCA83AB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>10</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo Electrónico:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6729FC34" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Prácticas realizadas externamente</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">representante@gmail.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="50BD42DD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="44361852" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="false"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>11</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:vMerge w:val="continue"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4FEBA9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:widowControl w:val="false"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Emisión de informes periódicos o finales</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha Inicio (d/m/a):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1710A57D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="73F86D40" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>12</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01/6/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="e7e6e6"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8432C7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Prioriza estudiantes en condición de vulnerabilidad</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha Fin (d/m/a):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="169CBFF5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28/06/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Introducción</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Qué?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Cuál es el trabajo a realizar) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Quién?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Demostrar que las actividades realizadas por el estudiante durante la práctica pre profesional, están acordes al perfil de la carrera, demostrar la pertinencia).</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Dónde?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Caracterización de la empresa / institución / Comunid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ad, número de empleados/ beneficiarios, sector de actividad, sector de investigación y desarrollo, descripción de procesos tanto manuales como automáticos, problemas tecnológicos detectados, sugerencias de mejora en los procesos (De acuerdo a cada caso).  </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Indicar las áreas en las que se desenvolvió dentro de los procesos de la empresa / institución / Comunidad.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuándo?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Señalar las fechas de inicio y finalización en las que realizó la práctica pre profesional. Cuidar que las fechas sean las mismas que están señaladas en el Convenio / Contrato individual.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Por qué? </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Explicar las razones que justifican las actividades realizadas, acorde con su perfil de egreso.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Para qué? </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detalla la intencionalidad del trabajo realizado y los objetivos del mismo. Plantear cuáles son los resultados del aprendizaje que se alcanzaron.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antecedentes</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En relación a la normativa que rige para la ejecución de práctica pre profesionales se cita los siguientes artículos </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el Art. 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de  la  Ley  Orgánica  de Educación Superior (Requisitos previos a la obtención del título) determina que: Como requisito previo a la obtención del g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rado académico, los y las estudiantes deberán acreditar servicios a la comunidad mediante programas, proyectos de vinculación con la sociedad, prácticas o pasantías preprofesionales con el debido acompañamiento pedagógico, en los campos de su especialidad.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reglamento de Régimen Académico (Prácticas preprofesionales en las carreras de tercer nivel) determina    que:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las prácticas preprofesionales en las carreras de tercer nivel son actividades de aprendizaje orientadas a la aplicación de conocimientos y/o al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desarrollo de competencias profesionales. Estas prácticas se realizarán en entornos organizacionales, institucionales, empresariales, comunitarios u otros relacionados al ámbito profesional de la carrera, públicos o privados, nacionales o internacionales.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reglamento de Régimen Académico, establece q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ue los planes, programas y/o proyectos de prácticas preprofesionales (incluyendo las de servicio comunitario) deberán ser coordinados, monitoreados o evaluados por personal académico o personal de apoyo académico, de acuerdo con la planificación de la IES.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La finalidad del presente informe de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMACIÓN PRÁCTICA EN EL ENTORNO LABORAL REAL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">es el de cumplir con la planificación curricular correspondiente al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tercer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> período de la carrera de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administración </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">como respuesta a la necesidad formativa de los futuros tecnólogos del Instituto Superior Tecnológico Tena.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Este proceso de formación estudiantil apa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rte de ser un requisito indispensable previo a la obtención del título profesional ofrece la oportunidad de adquirir experiencia laboral, además de desarrollar destrezas, aptitudes y habilidades que contribuyen con la formación integral de los estudiantes.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Objetivos </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo General: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentar de manera clara, ordenada y fundamentada las experiencias, actividades y aprendizajes o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">btenidos durante el desarrollo de la formación práctica en el entorno laboral real, evidenciando la aplicación de conocimientos teóricos en contextos reales de trabajo, con el fin de fortalecer la formación académica, profesional y personal del estudiante.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivos específicos: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describir las actividades, funciones y responsabilidades realizadas durante el período de formación práctica en el entorno laboral real.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparar la relación entre los conocimientos adquiridos en la formación académica y su aplicación en el entorno laboral.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diagnosticar los aprendizajes obtenidos, identificando fortalezas, debilidades y aportes al desarrollo de competencias profesionales.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actividades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Detalle cronológico de las actividades realizadas por el estudiante (esta sección deberá ser concordante con el plan de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMACIÓN PRÁCTICA EN EL ENTORNO LABORAL REAL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> presentado por el estudiante)</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="840"/>
+        <w:tblW w:w="8828" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="2349"/>
+        <w:gridCol w:w="2195"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3429" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="167CCE4F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="14513E40" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>13</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FECHA (D/M/A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDC93D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Seguro de accidentes para estudiantes</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESULTADOS DE APRENDIZAJE ALCANZADOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="70ADCE2C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5FC54B85" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>14</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTIVIDADES REALIZADAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEF1073" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Convenio vigente con la IES</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRODUCTOS ACREDITABLES ENTREGADOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2456CB2B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISITA DEL TUTOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3429" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="30BCFDB9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="709F5D6F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>N°</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD04E4E" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Aspecto verificado</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Son los resultados de aprendizaje que constan en el Plan de actividades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4E58DE3A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Sí / No</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las actividades que se detallas deben estar acordes a las planificadas en el plan de actividades.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3429" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="42523362" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Observaciones</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que justifique el número de horas realizadas</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="58639F35" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
             <w:r>
-              <w:t>1</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF8ED9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Participación activa</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1B77BF1A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="1C049E18" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>2</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7831CC91" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Cumplimiento de horarios</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2981CC51" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="488DDD56" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders/>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="05710483" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Cumplimiento de horas semanales (20–30)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conclusiones </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Recomendaciones</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firmas de Responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="841"/>
+        <w:tblW w:w="8828" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4415"/>
+        <w:gridCol w:w="4413"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4415" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">__________________________________</w:t>
+            </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4413" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC6C804" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">__________________________________</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="73F424A8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="44FB0E2B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
-              <w:t>4</w:t>
+              <w:t xml:space="preserve">Nombres del Estudiante</w:t>
             </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.C: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5B655B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
             <w:r>
-              <w:t>Horarios diferenciados (si aplica)</w:t>
+              <w:t xml:space="preserve">Nombres del Tutor Académico</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.C: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...24 lines deleted...]
-          <w:p w14:paraId="2C1DED01" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>5</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docente del IST Tena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
           </w:p>
-        </w:tc>
-[...381 lines deleted...]
-          <w:p w14:paraId="621E59E7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="613BCD65" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="791"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>6. Conclusiones y recomendaciones</w:t>
+        <w:t xml:space="preserve">ORDEN DE DOCUMENTOS- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligatorios</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="790"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatos Obligatorios  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:tbl>
-[...56 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t>7. Observación jurídica</w:t>
+        <w:t xml:space="preserve">Carátula (Donde consta todos los datos del Estudiante)</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Informe final  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la Formación Práctica en el Entorno Laboral Real.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="790"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexos - Obligatorios  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A95057" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>La presente visita técnica constituye un insumo de verificación y seguimiento y no genera obligaciones contractuales, laborales ni compromisos vinculantes.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografías: (cada foto deberá tener el respectivo pie de foto y deberá demostrar la actividad que está desarrollando) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7BD64C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>8. Firmas de responsabilidad</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación por parte del tutor empresarial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:tbl>
-[...140 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación por parte del tutor académico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan de aprendizaje práctico y de rotación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta de entrega de seguridad y medio de protección.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud para realizar las Formación Práctica en el Entorno Laboral Real firmada por la Máxima Autoridad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de Aceptación de la empresa/institución  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convenio firmado por los responsables </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copia de cédula del representante legal de la empresa/institución </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copia del RUC de la empresa/institución </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombramiento / contrato / documento que acredite ser representante legal de la empresa / institución o carta señalando que el representante legal puede firmar convenios </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificado de prácticas o certificado laboral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitácora donde consta el registro de asistencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="826"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoja de ruta del tutor académico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Informe de Visita Técnica a Empresas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:eastAsia="Times" w:cs="Times"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:pBdr>
+        <w:spacing/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:h="15840" w:orient="portrait" w:w="12240"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:num="1" w:sep="0" w:space="720" w:equalWidth="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A70613F" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FFE8C9" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:panose1 w:val="05010000000000000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:panose1 w:val="020B0502040504020204"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+  </w:font>
+  <w:font w:name="Quattrocento Sans"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040504020204"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05010000000000000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC Regular">
+    <w:panose1 w:val="020B0500000000000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
-[...32 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r/>
+    <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
+    <w:r/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de 5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="510E6AC0" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A301B1" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="275E8065" w14:textId="43B1102F" w:rsidR="0092638D" w:rsidRDefault="0092638D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-        <w:noProof/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5588000</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-423543</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="739775"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="image5.png"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image5.png"/>
+                      <pic:cNvPicPr/>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="739775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:251658240;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:440.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-33.35pt;mso-position-vertical:absolute;width:86.85pt;height:58.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;">
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2399665</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-226694</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2602230" cy="545465"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="image3.png"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image3.png"/>
+                      <pic:cNvPicPr/>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2602230" cy="545465"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:251659264;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:188.95pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-17.85pt;mso-position-vertical:absolute;width:204.90pt;height:42.95pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;">
+              <v:imagedata r:id="rId2" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-286384</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-286384</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2052320" cy="678180"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="image4.png"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image4.png"/>
+                      <pic:cNvPicPr/>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId3"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2052320" cy="678180"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i2" o:spid="_x0000_s2" type="#_x0000_t75" style="position:absolute;z-index:251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-22.55pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-22.55pt;mso-position-vertical:absolute;width:161.60pt;height:53.40pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;">
+              <v:imagedata r:id="rId3" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1064259</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9192260</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7752080" cy="422910"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="image2.png"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image2.png"/>
+                      <pic:cNvPicPr/>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId4"/>
+                      <a:srcRect l="0" t="96044" r="0" b="0"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7752080" cy="422910"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i3" o:spid="_x0000_s3" type="#_x0000_t75" style="position:absolute;z-index:251661312;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-83.80pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:723.80pt;mso-position-vertical:absolute;width:610.40pt;height:33.30pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;">
+              <v:imagedata r:id="rId4" o:title="" croptop="62943f" cropleft="0f" cropbottom="0f" cropright="0f"/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="C310EC42"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="‐"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:start w:val="0"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="E4089024"/>
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:leader="none" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="3600"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="4320"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="FB12693A"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="721" w:left="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1440" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="2160" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="2880" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="3600" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="4320" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="5040" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="5760" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="38441652"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:leader="none" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="3600"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="4320"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="171AC3A4"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
       <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="F3EAFDEC"/>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="-"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
       <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Listaconvietas3"/>
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6828"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="3D1EFFD4"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
       <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Listaconvietas2"/>
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="D0A62B40"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="748618821">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="734082016">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="643435199">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...15 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A4B3F1E"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{92A22FEE-5D91-46B7-BB5A-3178AF829C2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-EC" w:eastAsia="es-EC" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:pBdr/>
+        <w:spacing w:after="160" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...366 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="table" w:styleId="12">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
-[...6 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="14">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="16">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="17">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="18">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="19">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="20">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="25">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="26">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="27">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="28">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="29">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="30">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="32">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="33">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="34">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="35">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="36">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="37">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="38">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="39">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="40">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="42">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="43">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="44">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="45">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="46">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="47">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="48">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="49">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="50">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="53">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="54">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="55">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="56">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="57">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="58">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="59">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="60">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="61">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="62">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="63">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="64">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="65">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="66">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="67">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="68">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="69">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="70">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="71">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="72">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="73">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="74">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="75">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="76">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="77">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="78">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="79">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="80">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="81">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="82">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="83">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="84">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="85">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="86">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="87">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="88">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="89">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="90">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="91">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="92">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="93">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="94">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="95">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="96">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="97">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="98">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="99">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="100">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="101">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="102">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="104">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="105">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="107">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="108">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="109">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="110">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="111">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="112">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="113">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="114">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335ba0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="115">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="116">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="117">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="118">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="119">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="120">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="121">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="122">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="123">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="124">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="125">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="126">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="127">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="128">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="129">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="130">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="131">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="133">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="135">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="136">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="144">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="155"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="145">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="156"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="146">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="157"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="149">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="790"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="150">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="791"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="151">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="792"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo2Car"/>
+  <w:style w:type="character" w:styleId="152">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="793"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3Car"/>
+  <w:style w:type="character" w:styleId="153">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="794"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
+  <w:style w:type="character" w:styleId="154">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="795"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5Car"/>
+  <w:style w:type="character" w:styleId="155">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="144"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo6Car"/>
+  <w:style w:type="character" w:styleId="156">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="145"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo7">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo7Car"/>
+  <w:style w:type="character" w:styleId="157">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="146"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="6"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="159">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="800"/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="161">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="836"/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="162">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="163"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="160"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo8">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo8Car"/>
+  <w:style w:type="character" w:styleId="163">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="162"/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="165">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="166">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="167"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:after="360" w:before="360"/>
+      <w:ind w:right="864" w:left="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="167">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="166"/>
+    <w:uiPriority w:val="30"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="168">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="169">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="789"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="170">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="171">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="172">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="173">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="174">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="176">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="827"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="178">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="828"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="180">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="181"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="181">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="180"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="182">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="183">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="184"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="184">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="183"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="185">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="186">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="187">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="188">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="189">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="190">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="191">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="192">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="193">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="194">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="195">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="196">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="206">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="207">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="789" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="790">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="835"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="60" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="791">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:link w:val="801"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40" w:line="360" w:lineRule="auto"/>
+      <w:ind/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="792">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="7"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="280"/>
+      <w:ind/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="793">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="240"/>
+      <w:ind/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="794">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="220"/>
+      <w:ind/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="795">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="200"/>
+      <w:ind/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo9">
-[...24 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="796" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="797" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="798" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...4 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
+  <w:style w:type="table" w:styleId="799" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
-[...5 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
+  <w:style w:type="paragraph" w:styleId="800">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="822"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="120" w:before="240"/>
+      <w:ind/>
     </w:pPr>
-  </w:style>
-[...21 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC Regular" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+  <w:style w:type="character" w:styleId="801" w:customStyle="1">
     <w:name w:val="Título 2 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo2"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="791"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="802" w:customStyle="1">
+    <w:name w:val="Párrafo de lista Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="826"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...4 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="character" w:styleId="803" w:customStyle="1">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="827"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="804" w:customStyle="1">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="828"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...6 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="805" w:customStyle="1">
+    <w:name w:val="Enlace de Internet"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
-[...18 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="806">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="796"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...47 lines deleted...]
-      <w:spacing w:after="120"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente3Car">
-[...2 lines deleted...]
-    <w:link w:val="Textoindependiente3"/>
+  <w:style w:type="character" w:styleId="807" w:customStyle="1">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="829"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00AA1D8D"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="360" w:hanging="360"/>
-[...154 lines deleted...]
-      </w:tabs>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextomacroCar">
-[...2 lines deleted...]
-    <w:link w:val="Textomacro"/>
+  <w:style w:type="character" w:styleId="808" w:customStyle="1">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="807"/>
+    <w:link w:val="830"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0029639D"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
-[...4 lines deleted...]
-    <w:uiPriority w:val="29"/>
+  <w:style w:type="character" w:styleId="809" w:customStyle="1">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="831"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="810" w:customStyle="1">
+    <w:name w:val="ListLabel 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="811" w:customStyle="1">
+    <w:name w:val="ListLabel 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="812" w:customStyle="1">
+    <w:name w:val="ListLabel 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="813" w:customStyle="1">
+    <w:name w:val="ListLabel 4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="814" w:customStyle="1">
+    <w:name w:val="ListLabel 5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="815" w:customStyle="1">
+    <w:name w:val="ListLabel 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="816" w:customStyle="1">
+    <w:name w:val="ListLabel 7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="817" w:customStyle="1">
+    <w:name w:val="ListLabel 8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="818" w:customStyle="1">
+    <w:name w:val="ListLabel 9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="819" w:customStyle="1">
+    <w:name w:val="ListLabel 10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="820" w:customStyle="1">
+    <w:name w:val="ListLabel 11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="821" w:customStyle="1">
+    <w:name w:val="ListLabel 12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="822">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="789"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="823">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="822"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="824">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="789"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="120" w:before="120"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="825" w:customStyle="1">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="789"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers w:val="true"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="826">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="802"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="true"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="827">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="803"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="828">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="804"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="829">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="807"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcin">
-[...3 lines deleted...]
-    <w:uiPriority w:val="35"/>
+  <w:style w:type="paragraph" w:styleId="830">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="829"/>
+    <w:link w:val="808"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasis">
-[...117 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="paragraph" w:styleId="831">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="789"/>
+    <w:link w:val="809"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:outlineLvl w:val="9"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="832" w:customStyle="1">
+    <w:name w:val="Contenido del marco"/>
+    <w:basedOn w:val="789"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
-[...1 lines deleted...]
-    <w:basedOn w:val="Tablanormal"/>
+  <w:style w:type="table" w:styleId="833" w:customStyle="1">
+    <w:name w:val="Tabla con cuadrícula1"/>
+    <w:basedOn w:val="797"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Sombreadoclaro">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="table" w:styleId="834">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="797"/>
+    <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="835" w:customStyle="1">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="796"/>
+    <w:link w:val="790"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis1">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="836">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="789"/>
+    <w:next w:val="789"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="360"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis2">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="table" w:styleId="837" w:customStyle="1">
+    <w:name w:val="StGen0"/>
+    <w:basedOn w:val="799"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...479 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-        </w:tcBorders>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis1">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="table" w:styleId="838" w:customStyle="1">
+    <w:name w:val="StGen1"/>
+    <w:basedOn w:val="799"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-        </w:tcBorders>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis2">
-[...3 lines deleted...]
-    <w:rsid w:val="00CB0664"/>
+  <w:style w:type="table" w:styleId="839" w:customStyle="1">
+    <w:name w:val="StGen2"/>
+    <w:basedOn w:val="799"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-        </w:tcBorders>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis3">
-[...3 lines deleted...]
-    <w:rsid w:val="00CB0664"/>
+  <w:style w:type="table" w:styleId="840" w:customStyle="1">
+    <w:name w:val="StGen3"/>
+    <w:basedOn w:val="799"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-        </w:tcBorders>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listaclara-nfasis4">
-[...3 lines deleted...]
-    <w:rsid w:val="00CB0664"/>
+  <w:style w:type="table" w:styleId="841" w:customStyle="1">
+    <w:name w:val="StGen4"/>
+    <w:basedOn w:val="799"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...4195 lines deleted...]
-      </w:tblBorders>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      <w:tcBorders/>
     </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:rPr>
-[...539 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:tblPr/>
-[...2501 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:rPr>
-[...1749 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:allowPNG/>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
+  <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgDJxKKma4SY20IAhcVgjEPjV7Tfw==">CgMxLjAyCGguZ2pkZ3hzOAByITFraWN5eFA4bFE5ai1lb3hEQV9nS1VWbU1qV0xXNlcyaA==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Template>Normal</Template>
+  <Application>ONLYOFFICE/8.3.2.19</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-[...1 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...12 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...2 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...4 lines deleted...]
-  <AppVersion></AppVersion>
+  <LinksUpToDate>0</LinksUpToDate>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator>Pablo Aucapiña</dc:creator>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>15.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>