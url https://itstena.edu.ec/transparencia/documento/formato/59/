--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -1,5732 +1,2520 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="656670D0" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:p w14:paraId="46AF672F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000" w:rsidP="0092638D">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00843E7F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">HOJA DE SEGUIMIENTO DE PROCESO DE </w:t>
+      <w:r>
+        <w:t>FORMATO INSTITUCIONAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00843E7F">
-[...9 lines deleted...]
-        <w:t>FORMACIÓN PRÁCTICA EN EL ENTORNO LABORAL REAL</w:t>
+      <w:r>
+        <w:br/>
+        <w:t>INFORME DE VISITA TÉCNICA A EMPRESAS</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>(Prácticas Preprofesionales, Pasantías y Formación Dual)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2602BD6C" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:p w14:paraId="52163F47" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pBdr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
+      <w:r>
+        <w:t>1. Datos generales de la visita</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9918" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2028"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1743"/>
+        <w:gridCol w:w="4316"/>
+        <w:gridCol w:w="4314"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="2029480C" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...31 lines deleted...]
-              <w:t>DATOS DEL ESTUDIANTE</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="58BC0E28" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A867264" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Instituto / Conservatorio Superior</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DF39DF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="40D58059" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...32 lines deleted...]
-              <w:t>Apellidos y Nombres:</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="118253D0" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4177EED2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Código IES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7850" w:type="dxa"/>
-[...14 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3111C369" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="3E8EAABD" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...32 lines deleted...]
-              <w:t>Carrera:</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="6268F864" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD5FCAC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Carrera / Programa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5015" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>Período:</w:t>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4B2F78" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="3DCC391C" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700E0072" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Coordinación Zonal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="643419BC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="5F55DCD3" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...31 lines deleted...]
-              <w:t>DATOS DE LA EMPRESA</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="29736C64" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB7ABA8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Tipo de visita (PPP / Pasantía / Dual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4741269F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="7F5BE1E4" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...30 lines deleted...]
-              <w:t>Institución/Empresa:</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="58695C72" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C120EDF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Fecha y lugar de la visita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
-[...424 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD152FB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55D3DD29" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:p w14:paraId="5D0C6597" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pBdr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
+      <w:r>
+        <w:t>2. Información de la entidad receptora (empresa)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9918" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="626"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6441"/>
+        <w:gridCol w:w="4316"/>
+        <w:gridCol w:w="4314"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="58E7F142" w14:textId="77777777" w:rsidTr="00FB4B80">
-[...55 lines deleted...]
-              <w:t>Fecha</w:t>
+      <w:tr w:rsidR="005D216D" w14:paraId="586C07DA" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA24C70" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Nombre de la empresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6441" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t>Actividad realizada</w:t>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505B44D2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="5A2156E8" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43760EB0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Razón social</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231E3D45" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="5C1CDCF7" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="1D5CB506" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0FF020" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>RUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7BE068" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="6C6B49B9" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08996659" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Representante legal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF81C86" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="44B251C7" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF82096" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C07075D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4251FB05" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F814B7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Teléfono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533F66A7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="780AC600" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E17CD4D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Dirección</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522BDEAF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="505AD374" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Información de tutores</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D216D" w14:paraId="5933FCD3" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476EE0E2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Tipo de tutor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B60C7B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Datos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A097E02" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Contacto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="68DD5726" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A770C49" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Tutor Académico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041F1A00" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38351E6F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4B74ADBF" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6529F2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A06D3EC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FCE89D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="655AFC8E" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="563A42A4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141B67A5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A63E527" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="566211E6" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E97C94C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Teléfono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50125029" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699A0FEE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B5588BD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Verificación de condiciones de la entidad receptora</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="3781"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="3425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D216D" w14:paraId="27609F7D" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="796"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6B6884" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12957017" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Aspecto verificado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F9D7A2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Sí / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D21AF2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Observaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="5563A908" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D355A1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0688C574" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Inducción a estudiantes sobre horarios, políticas y protocolos</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6B7F08D5" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...55 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="480B9CF3" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0090FDC2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="4DF07164" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="0C4BD035" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="796"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B588287" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A44DF24" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...15 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D946C8E" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Reglamento de Seguridad y Salud Ocupacional aprobado por el MDT</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2F3131BC" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...62 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="021552A4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="071002E5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="4F3385BC" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="300B2E05" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="796"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537F3086" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517566DD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Inducción sobre uso de herramientas, máquinas y equipos</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="76C646D4" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...57 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF80B99" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E1A1DC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="3912E947" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="1AA4DD6C" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="835"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F13907" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2598C3" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Inducción general sobre actividades a realizar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6441" w:type="dxa"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096234CE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17906CA6" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="687CAED4" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="0B2AC223" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="796"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CF25CA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E9A102" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Actividades acordes al perfil de egreso</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="37B6E03D" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...57 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D28F6A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D48624" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843E7F" w:rsidRPr="00843E7F" w14:paraId="6B737091" w14:textId="77777777" w:rsidTr="00FB4B80">
+      <w:tr w:rsidR="005D216D" w14:paraId="742B1B48" w14:textId="77777777" w:rsidTr="0092638D">
         <w:trPr>
-          <w:trHeight w:val="796"/>
+          <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-[...23 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02666EE4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB8E0D1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Provisión de herramientas e insumos</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1D906184" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...15 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0595906B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D1FEDC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="0650C157" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C27F6F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="46F9D44D" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...15 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="249F9CEB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Supervisión por tutor empresarial</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6441" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A53A3D0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C01E22" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="35705FE8" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6315E8EA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A954FB1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Las prácticas no generan dependencia laboral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F2EB7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204FEE29" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="60ED6F0F" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C05EC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551C02E1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Prácticas realizadas internamente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA74AE8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F15F99" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="286EF83E" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCA83AB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6729FC34" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Prácticas realizadas externamente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD42DD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BAE850" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="20D05924" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44361852" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4FEBA9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Emisión de informes periódicos o finales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1710A57D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A95FE2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4D0357EF" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F86D40" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8432C7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Prioriza estudiantes en condición de vulnerabilidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169CBFF5" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167CCE4F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="53C24B08" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14513E40" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCDC93D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Seguro de accidentes para estudiantes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ADCE2C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CB63D8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="5D5E7886" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC54B85" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEF1073" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Convenio vigente con la IES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2456CB2B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BCFDB9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46B25141" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:p w14:paraId="0C42901D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-        <w:t>Nombres y Apellidos Tutor Académico</w:t>
+      <w:r>
+        <w:t>5. Verificación del desempeño del estudiante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF798AB" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="3890"/>
+        <w:gridCol w:w="884"/>
+        <w:gridCol w:w="3396"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D216D" w14:paraId="668A080C" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709F5D6F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>N°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD04E4E" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Aspecto verificado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E58DE3A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Sí / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42523362" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Observaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="6050EF99" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58639F35" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DF8ED9" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Participación activa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B77BF1A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEAF8A0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4286CDB1" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C049E18" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7831CC91" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Cumplimiento de horarios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2981CC51" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7387F9CB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="782F2DC0" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488DDD56" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05710483" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Cumplimiento de horas semanales (20–30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC6C804" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F424A8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="69E25D30" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FB0E2B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B655B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Horarios diferenciados (si aplica)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434C36D0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDFB2FC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="04CCCD6F" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1DED01" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131A0ECA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Cumplimiento de normas de seguridad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B62389" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E3BE7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4B5BB84E" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF1DDDC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD92627" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Justificación de inasistencias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719968DA" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2558665D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="0B82D53E" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BA5CDC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40891334" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Uso adecuado de herramientas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B27CF8" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B711016" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="582446E5" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B564F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406AE3AD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Reserva de información</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD288E" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F9BF15" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="055D88D4" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C096DD" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31683D54" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Acuerdo de confidencialidad suscrito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07059D55" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7179E0" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="12FAEA96" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7056E9A1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514DC3AB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Bitácora de actividades</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F584C77" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697A46CC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="4683F3F1" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F06343D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0EE764" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Reconocimiento económico (si aplica)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CFE25D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2BC727" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="5461082D" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F32370C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5476A0AC" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Actividades complementarias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FED41A" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1BDFAE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="387ABC49" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29838AD4" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3671B0BF" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Actividades no acordes al perfil (alerta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42965F09" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC8B955" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="416BD79F" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5795FE28" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304422DE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Conocimiento de convenio vigente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FA6C6D" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3429" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621E59E7" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="613BCD65" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00843E7F">
-[...6 lines deleted...]
-        <w:t>C.C: 1500000000</w:t>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Conclusiones y recomendaciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A8D64D" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4316"/>
+        <w:gridCol w:w="4314"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D216D" w14:paraId="53128396" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="1045"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E438557" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Conclusiones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5F38CB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="72D8C92B" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084EE20B" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Recomendaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55427D96" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01AA631F" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00843E7F">
-[...6 lines deleted...]
-        <w:t>Tutor Académico</w:t>
+      <w:r>
+        <w:t>7. Observación jurídica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63321D50" w14:textId="77777777" w:rsidR="00843E7F" w:rsidRPr="00843E7F" w:rsidRDefault="00843E7F" w:rsidP="00843E7F">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="00A95057" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>La presente visita técnica constituye un insumo de verificación y seguimiento y no genera obligaciones contractuales, laborales ni compromisos vinculantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740FF829" w14:textId="77777777" w:rsidR="00122BAC" w:rsidRPr="0032550A" w:rsidRDefault="00122BAC" w:rsidP="0032550A"/>
-[...5 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="7A7BD64C" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Firmas de responsabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2878"/>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2876"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D216D" w14:paraId="4127E01A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD91763" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Rol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526332D1" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Nombre y cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A14D86" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="7AFB8BBF" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="1088"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CD17CB" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Rector/a del Instituto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24169220" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F0A521" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="2E1222FA" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="1273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2D1766" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Coordinador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/a de Carrera o Vinculación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE76505" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1B36CE" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D216D" w14:paraId="24C83055" w14:textId="77777777" w:rsidTr="0092638D">
+        <w:trPr>
+          <w:trHeight w:val="1121"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D495C2" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t xml:space="preserve">Tutor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Académico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E81EB26" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3926E912" w14:textId="77777777" w:rsidR="005D216D" w:rsidRDefault="005D216D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EF2E9B9" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4"/>
+    <w:sectPr w:rsidR="00321CC4" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28683CD7" w14:textId="77777777" w:rsidR="00005D84" w:rsidRDefault="00005D84" w:rsidP="00EE25EA">
+    <w:p w14:paraId="1A70613F" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A50E015" w14:textId="77777777" w:rsidR="00005D84" w:rsidRDefault="00005D84" w:rsidP="00EE25EA">
+    <w:p w14:paraId="58FFE8C9" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...223 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B707E27" w14:textId="77777777" w:rsidR="00005D84" w:rsidRDefault="00005D84" w:rsidP="00EE25EA">
+    <w:p w14:paraId="510E6AC0" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25AA67B7" w14:textId="77777777" w:rsidR="00005D84" w:rsidRDefault="00005D84" w:rsidP="00EE25EA">
+    <w:p w14:paraId="06A301B1" w14:textId="77777777" w:rsidR="00321CC4" w:rsidRDefault="00321CC4" w:rsidP="0092638D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18DC5A8C" w14:textId="04A4B00C" w:rsidR="00EE25EA" w:rsidRDefault="00BE3C8F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="275E8065" w14:textId="43B1102F" w:rsidR="0092638D" w:rsidRDefault="0092638D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="00395942" wp14:editId="58589A2D">
-[...59 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1115FDBE" wp14:editId="5F5807FC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AC6B85B" wp14:editId="1BFBF482">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1647825</wp:posOffset>
+            <wp:posOffset>-1152525</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>26035</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2191760" cy="608965"/>
-          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:extent cx="7771381" cy="10039350"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Imagen 1"/>
+          <wp:docPr id="111546859" name="Imagen 1" descr="Imagen que contiene Texto"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1197797580" name="Imagen 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="111546859" name="Imagen 1" descr="Imagen que contiene Texto"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2191760" cy="608965"/>
+                    <a:ext cx="7772267" cy="10040495"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01EF6AEE"/>
-[...452 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="300A000F">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...74 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="300A000F">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="300A001B" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="300A000F" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Listaconnmeros3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...44 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...766 lines deleted...]
-    <w:tmpl w:val="71067670"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listaconnmeros2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listaconvietas3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...70 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="300A0003" w:tentative="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...22 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listaconvietas2"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...301 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listaconnmeros"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="2"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Listaconvietas"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...58 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...562 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="2080638439">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1503860201">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="2" w16cid:durableId="748618821">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="466969114">
+  <w:num w:numId="3" w16cid:durableId="734082016">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1576236284">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="643435199">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1629160078">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="118307141">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="634683285">
-[...56 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1533106119">
+  <w:num w:numId="8" w16cid:durableId="60951306">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1048071682">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9" w16cid:durableId="2050375060">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE25EA"/>
-[...709 lines deleted...]
-    <w:rsid w:val="00FF498F"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00321CC4"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="005D216D"/>
+    <w:rsid w:val="00695DDA"/>
+    <w:rsid w:val="007D5FB1"/>
+    <w:rsid w:val="0092638D"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F8B66C0"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{31F973BF-984D-E246-9B28-7307338B06C5}"/>
+  <w14:docId w14:val="2A4B3F1E"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{92A22FEE-5D91-46B7-BB5A-3178AF829C2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5751,51 +2539,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5952,59 +2740,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6065,989 +2844,11428 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00516742"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008F47FB"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE25EA"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE25EA"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE25EA"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE25EA"/>
-[...2 lines deleted...]
-    <w:name w:val="Cuadrícula mediana 21"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D372C"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Textoindependiente2Car"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car">
+    <w:name w:val="Texto independiente 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Textoindependiente3Car"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente3Car">
+    <w:name w:val="Texto independiente 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconvietas">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconvietas2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconvietas3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconnmeros">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconnmeros2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconnmeros3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textomacro">
+    <w:name w:val="macro"/>
+    <w:link w:val="TextomacroCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextomacroCar">
+    <w:name w:val="Texto macro Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textomacro"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Descripcin">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuerte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasissutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciasutil">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulodellibro">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TtuloTDC">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F03488"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...4 lines deleted...]
-    <w:rsid w:val="00585084"/>
+  <w:style w:type="table" w:styleId="Sombreadoclaro">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="008F47FB"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaclara-nfasis6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio1-nfasis6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadomedio2-nfasis6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia1-nfasis6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...28 lines deleted...]
-    <w:rsid w:val="00E04C81"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...15 lines deleted...]
-    <w:rsid w:val="00F75084"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    <w:rsid w:val="00516742"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00516742"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...49 lines deleted...]
-    <w:rsid w:val="0016633D"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...72 lines deleted...]
-      <w:lang w:val="es-EC"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Tabla con cuadrícula2"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listamedia2-nfasis6">
+    <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="Tablanormal"/>
-    <w:next w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00122D4D"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-EC"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia1-nfasis6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia2-nfasis6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listaoscura-nfasis6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadovistoso-nfasis6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Listavistosa-nfasis6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculavistosa-nfasis6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...157 lines deleted...]
-  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>418</Characters>
+  <Pages>3</Pages>
+  <Words>364</Words>
+  <Characters>2006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>493</CharactersWithSpaces>
+  <CharactersWithSpaces>2366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>